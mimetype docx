--- v0 (2025-12-14)
+++ v1 (2026-06-25)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="003EE99B" w14:textId="77777777" w:rsidR="005A2201" w:rsidRPr="00BF4015" w:rsidRDefault="005A2201" w:rsidP="005A2201">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF4015">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ce problème est cumulatif et est utilisé pour les semaines 11 à 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -271,316 +271,331 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00540376" w:rsidRPr="00FF0DFD">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>solde dû (ou remboursement)</w:t>
       </w:r>
       <w:r w:rsidR="00540376" w:rsidRPr="00540376">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D45FC5">
         <w:t>de la société Frontenac Inc. pour l’année d’imposition 20XX</w:t>
       </w:r>
       <w:r w:rsidR="00704975">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A934D29" w14:textId="13726DFA" w:rsidR="00B4381F" w:rsidRDefault="00B4381F" w:rsidP="00A52C48">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00B414A7">
+      <w:r w:rsidR="00000000">
         <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="248167A8">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1035" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:429pt;height:390.75pt;z-index:251669504;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+          <v:shape id="_x0000_s1035" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:429pt;height:390.75pt;z-index:2;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6E1C55" w14:textId="13CED5CC" w:rsidR="00E17AB4" w:rsidRDefault="00B4381F" w:rsidP="00A52C48">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00B414A7">
+      <w:r w:rsidR="00000000">
         <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="3565752C">
-          <v:shape id="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:429pt;height:570.75pt;z-index:251661312;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+          <v:shape id="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:429pt;height:570.75pt;z-index:1;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612CEEB7" w14:textId="10C0BDC6" w:rsidR="00B30DF5" w:rsidRDefault="00E17AB4" w:rsidP="00A52C48">
+    <w:p w14:paraId="612CEEB7" w14:textId="28E5B022" w:rsidR="00B30DF5" w:rsidRDefault="00E17AB4" w:rsidP="00A52C48">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00B414A7">
-[...1 lines deleted...]
-          <v:shape id="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:459.2pt;height:591.45pt;z-index:251663360;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+      <w:r w:rsidR="002A21A3" w:rsidRPr="002A21A3">
+        <w:lastRenderedPageBreak/>
+        <w:pict w14:anchorId="44A5D4E8">
+          <v:shape id="_x0000_s1039" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:474.25pt;height:591.5pt;z-index:5;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text">
             <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0100A4D9" w14:textId="15D15474" w:rsidR="00B30DF5" w:rsidRDefault="00B30DF5" w:rsidP="00A52C48">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00B414A7">
+      <w:r w:rsidR="00000000">
+        <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="488D3E26">
-          <v:shape id="_x0000_s1036" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:417.75pt;height:348.75pt;z-index:251671552;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+          <v:shape id="_x0000_s1036" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:417.75pt;height:348.75pt;z-index:3;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
             <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="280CFA5F" w14:textId="0E83D6F6" w:rsidR="00EC5B4F" w:rsidRDefault="00B30DF5" w:rsidP="00A52C48">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidR="00B414A7" w:rsidRPr="00B414A7">
+      <w:r w:rsidR="00000000">
+        <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="48F23263">
-          <v:shape id="_x0000_s1038" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:402.75pt;height:570.75pt;z-index:251673600;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+          <v:shape id="_x0000_s1038" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:402.75pt;height:570.75pt;z-index:4;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00EC5B4F" w:rsidSect="00D052BB">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BB87ED3" w14:textId="77777777" w:rsidR="00C04095" w:rsidRDefault="00C04095">
+    <w:p w14:paraId="390759D3" w14:textId="77777777" w:rsidR="00B030D6" w:rsidRDefault="00B030D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BB0DF35" w14:textId="77777777" w:rsidR="00C04095" w:rsidRDefault="00C04095">
+    <w:p w14:paraId="2BD98BBE" w14:textId="77777777" w:rsidR="00B030D6" w:rsidRDefault="00B030D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="70110421" w14:textId="543B86D4" w:rsidR="00871B77" w:rsidRPr="00373AF8" w:rsidRDefault="00B60C1A" w:rsidP="00F53E41">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70110421" w14:textId="785EEE11" w:rsidR="00871B77" w:rsidRPr="00373AF8" w:rsidRDefault="00B60C1A" w:rsidP="00F53E41">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00373AF8">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Semaine </w:t>
     </w:r>
     <w:r w:rsidR="00CF2358">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="007C6B7E">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00373AF8">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00373AF8">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00CF2358">
+    <w:r w:rsidR="00C33F28">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>31</w:t>
     </w:r>
     <w:r w:rsidR="00871B77" w:rsidRPr="00373AF8">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>-1-202</w:t>
+      <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="00CF2358">
+    <w:r w:rsidR="00C33F28">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
+    <w:r w:rsidR="00871B77" w:rsidRPr="00373AF8">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>-202</w:t>
+    </w:r>
+    <w:r w:rsidR="00C33F28">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="181124A9" w14:textId="77777777" w:rsidR="00C04095" w:rsidRDefault="00C04095">
+    <w:p w14:paraId="48C647A9" w14:textId="77777777" w:rsidR="00B030D6" w:rsidRDefault="00B030D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0630AB95" w14:textId="77777777" w:rsidR="00C04095" w:rsidRDefault="00C04095">
+    <w:p w14:paraId="23CBCFAD" w14:textId="77777777" w:rsidR="00B030D6" w:rsidRDefault="00B030D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54D4A1E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -677,59 +692,59 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="875003539">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
@@ -745,143 +760,147 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C288F"/>
     <w:rsid w:val="00014948"/>
     <w:rsid w:val="00037990"/>
     <w:rsid w:val="0004314D"/>
     <w:rsid w:val="000436AD"/>
     <w:rsid w:val="000535A6"/>
     <w:rsid w:val="00054F51"/>
     <w:rsid w:val="000C32A2"/>
     <w:rsid w:val="000E5D48"/>
     <w:rsid w:val="00124A38"/>
     <w:rsid w:val="00131DFF"/>
     <w:rsid w:val="00150EE2"/>
     <w:rsid w:val="001933AB"/>
     <w:rsid w:val="001B6083"/>
     <w:rsid w:val="001F186C"/>
     <w:rsid w:val="001F6D99"/>
     <w:rsid w:val="00201397"/>
     <w:rsid w:val="002270D4"/>
     <w:rsid w:val="00230F9D"/>
     <w:rsid w:val="002558B2"/>
+    <w:rsid w:val="002A21A3"/>
     <w:rsid w:val="002A262B"/>
     <w:rsid w:val="002B79DB"/>
     <w:rsid w:val="002C4737"/>
     <w:rsid w:val="002E2554"/>
     <w:rsid w:val="003037FE"/>
     <w:rsid w:val="003126D8"/>
     <w:rsid w:val="0031709E"/>
     <w:rsid w:val="00323B81"/>
     <w:rsid w:val="00337B4E"/>
     <w:rsid w:val="0036250F"/>
     <w:rsid w:val="00373AF8"/>
     <w:rsid w:val="00390319"/>
     <w:rsid w:val="003A738F"/>
     <w:rsid w:val="003D3AC3"/>
     <w:rsid w:val="003E2D7C"/>
     <w:rsid w:val="003E4D48"/>
     <w:rsid w:val="003E58DC"/>
     <w:rsid w:val="003F1B32"/>
     <w:rsid w:val="003F1FA7"/>
     <w:rsid w:val="003F7A7D"/>
     <w:rsid w:val="004238E8"/>
     <w:rsid w:val="00451CFF"/>
     <w:rsid w:val="00472ABE"/>
     <w:rsid w:val="004A36D1"/>
     <w:rsid w:val="004B2023"/>
     <w:rsid w:val="004C288F"/>
     <w:rsid w:val="004D44C3"/>
     <w:rsid w:val="004D6245"/>
     <w:rsid w:val="004D7BEF"/>
     <w:rsid w:val="005012AB"/>
     <w:rsid w:val="00505AFA"/>
     <w:rsid w:val="0053397A"/>
     <w:rsid w:val="00540376"/>
     <w:rsid w:val="00551D0A"/>
     <w:rsid w:val="0057325E"/>
     <w:rsid w:val="005A2201"/>
     <w:rsid w:val="005C122F"/>
+    <w:rsid w:val="005D4F7B"/>
     <w:rsid w:val="00615089"/>
     <w:rsid w:val="00672F35"/>
     <w:rsid w:val="00673C37"/>
     <w:rsid w:val="00675C05"/>
     <w:rsid w:val="006D52A6"/>
     <w:rsid w:val="006D75F7"/>
     <w:rsid w:val="006F3919"/>
     <w:rsid w:val="00704975"/>
     <w:rsid w:val="0070640F"/>
     <w:rsid w:val="00714956"/>
     <w:rsid w:val="00727061"/>
     <w:rsid w:val="00757EA9"/>
     <w:rsid w:val="0077699E"/>
     <w:rsid w:val="00782107"/>
     <w:rsid w:val="007C6B7E"/>
     <w:rsid w:val="00814ACF"/>
     <w:rsid w:val="008269BB"/>
     <w:rsid w:val="00826BB9"/>
     <w:rsid w:val="00833487"/>
     <w:rsid w:val="008711B7"/>
     <w:rsid w:val="00871B77"/>
     <w:rsid w:val="00872C72"/>
     <w:rsid w:val="00883ACA"/>
     <w:rsid w:val="008B52CE"/>
     <w:rsid w:val="008D44D8"/>
     <w:rsid w:val="008E0745"/>
     <w:rsid w:val="00902C2C"/>
     <w:rsid w:val="009034E3"/>
     <w:rsid w:val="00917C00"/>
     <w:rsid w:val="00917C51"/>
     <w:rsid w:val="00935F62"/>
     <w:rsid w:val="00975EB5"/>
     <w:rsid w:val="009771AC"/>
     <w:rsid w:val="00984A5F"/>
     <w:rsid w:val="009F4BB5"/>
     <w:rsid w:val="00A02E42"/>
     <w:rsid w:val="00A1380F"/>
     <w:rsid w:val="00A17AB6"/>
     <w:rsid w:val="00A22613"/>
     <w:rsid w:val="00A228C4"/>
     <w:rsid w:val="00A52C48"/>
     <w:rsid w:val="00A77F4E"/>
     <w:rsid w:val="00AA3BEF"/>
+    <w:rsid w:val="00B030D6"/>
     <w:rsid w:val="00B11328"/>
     <w:rsid w:val="00B30DF5"/>
     <w:rsid w:val="00B35586"/>
     <w:rsid w:val="00B414A7"/>
     <w:rsid w:val="00B4381F"/>
     <w:rsid w:val="00B57899"/>
     <w:rsid w:val="00B60C1A"/>
     <w:rsid w:val="00B87533"/>
     <w:rsid w:val="00BD096A"/>
     <w:rsid w:val="00BD6377"/>
     <w:rsid w:val="00BE25F4"/>
     <w:rsid w:val="00BF4015"/>
     <w:rsid w:val="00C04095"/>
+    <w:rsid w:val="00C33F28"/>
     <w:rsid w:val="00C435BD"/>
     <w:rsid w:val="00C764A1"/>
     <w:rsid w:val="00C84C25"/>
     <w:rsid w:val="00C9547E"/>
     <w:rsid w:val="00CA5467"/>
     <w:rsid w:val="00CB0C5E"/>
     <w:rsid w:val="00CD06CB"/>
     <w:rsid w:val="00CD632C"/>
     <w:rsid w:val="00CF2358"/>
     <w:rsid w:val="00D010AD"/>
     <w:rsid w:val="00D052BB"/>
     <w:rsid w:val="00D20908"/>
     <w:rsid w:val="00D45FC5"/>
     <w:rsid w:val="00D52609"/>
     <w:rsid w:val="00D93E8D"/>
     <w:rsid w:val="00DB1939"/>
     <w:rsid w:val="00DB26F6"/>
     <w:rsid w:val="00DC0093"/>
     <w:rsid w:val="00DD5171"/>
     <w:rsid w:val="00DD5F9D"/>
     <w:rsid w:val="00DD69EB"/>
     <w:rsid w:val="00DD72F4"/>
     <w:rsid w:val="00DD77F2"/>
     <w:rsid w:val="00DE35FD"/>
     <w:rsid w:val="00DF5D46"/>
@@ -902,76 +921,76 @@
     <w:rsid w:val="00F71CDC"/>
     <w:rsid w:val="00F8440C"/>
     <w:rsid w:val="00F968D9"/>
     <w:rsid w:val="00FE2031"/>
     <w:rsid w:val="00FF0DFD"/>
     <w:rsid w:val="00FF33E0"/>
     <w:rsid w:val="00FF6ADC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1039"/>
+    <o:shapedefaults v:ext="edit" spidmax="1040"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4090E38C"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5650D371-A5F0-4183-821E-BA63D63123E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1303,50 +1322,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -1415,51 +1435,51 @@
     <w:rsid w:val="00917C51"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CD06CB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003037FE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="254288138">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="759831166">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1788,50 +1808,58 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="fb6b5eda-5c64-413a-b0f8-523ccac12f5c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F1E135901A0B594AA1B1CD7CD0BBC823" ma:contentTypeVersion="15" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="ea8e4066a067ee24b578dc1be7b6ab89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="fb6b5eda-5c64-413a-b0f8-523ccac12f5c" xmlns:ns4="a741cbf7-6fd3-431e-a913-08346dcfe6cb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="60ac8fa9981cfd29375384bbb8f46925" ns3:_="" ns4:_="">
     <xsd:import namespace="fb6b5eda-5c64-413a-b0f8-523ccac12f5c"/>
     <xsd:import namespace="a741cbf7-6fd3-431e-a913-08346dcfe6cb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
@@ -2022,99 +2050,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{446E16EB-6712-404E-B45F-9725CCDC261C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fb6b5eda-5c64-413a-b0f8-523ccac12f5c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A06B481E-D235-4321-AD7E-7C1D38213D94}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fb6b5eda-5c64-413a-b0f8-523ccac12f5c"/>
     <ds:schemaRef ds:uri="a741cbf7-6fd3-431e-a913-08346dcfe6cb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09C03C59-8ABC-4EFC-8D49-DCB8A01F1BE1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>128</Words>
   <Characters>704</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>