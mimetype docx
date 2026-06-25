--- v0 (2025-12-17)
+++ v1 (2026-06-25)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2FE3D46B" w14:textId="685EB15E" w:rsidR="005D2E79" w:rsidRDefault="005D2E79" w:rsidP="005D2E79">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Accent Inc. est une société exploitant une entreprise de vente d’équipements nautiques au Québec et au Canada. La société est actuellement détenue à parts égales par 2 actionnaires (100 actions chacun) : M. Steve </w:t>
       </w:r>
       <w:r w:rsidR="001A2DCF">
         <w:t>Boisvert</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et Mme Cloé Dubuc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298A0B64" w14:textId="77777777" w:rsidR="005D2E79" w:rsidRDefault="005D2E79" w:rsidP="00A52C48">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="370308CE" w14:textId="31BEEFA4" w:rsidR="00FF33E0" w:rsidRPr="00EE1F14" w:rsidRDefault="00694339" w:rsidP="00A52C48">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE1F14">
@@ -779,51 +779,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Chalet </w:t>
       </w:r>
       <w:r w:rsidR="00790FC9" w:rsidRPr="00790FC9">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>reçu en héritage en 201</w:t>
       </w:r>
       <w:r w:rsidR="00A67004">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00790FC9">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> suite au décès de mon conjoint de l’époque</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F645FBB" w14:textId="610235F2" w:rsidR="00B810B7" w:rsidRDefault="00790FC9" w:rsidP="00B810B7">
+    <w:p w14:paraId="6F645FBB" w14:textId="6F64F076" w:rsidR="00B810B7" w:rsidRDefault="00790FC9" w:rsidP="00B810B7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prix payé</w:t>
       </w:r>
       <w:r w:rsidR="00966354">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> par </w:t>
       </w:r>
@@ -847,55 +847,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00966354">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B810B7" w:rsidRPr="00B810B7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>10 000 $</w:t>
       </w:r>
       <w:r w:rsidR="00966354">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> en 200</w:t>
       </w:r>
-      <w:r w:rsidR="008C6CCA">
-[...3 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00004A2A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00B810B7" w:rsidRPr="00B810B7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2499E8A5" w14:textId="1DD8BF28" w:rsidR="00966354" w:rsidRDefault="00966354" w:rsidP="00B810B7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B810B7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Évaluation municipale de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -932,97 +932,97 @@
       <w:r w:rsidR="007C2990">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidRPr="00F57963">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>par défaut</w:t>
       </w:r>
       <w:r w:rsidR="007C2990">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t> »</w:t>
       </w:r>
       <w:r w:rsidRPr="00F57963">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> se sont appliquées au moment du décès.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA2C697" w14:textId="201FE1C6" w:rsidR="008B5C78" w:rsidRDefault="00B810B7" w:rsidP="00B810B7">
+    <w:p w14:paraId="5DA2C697" w14:textId="0B412E16" w:rsidR="008B5C78" w:rsidRDefault="00B810B7" w:rsidP="00B810B7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790FC9">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre </w:t>
       </w:r>
       <w:r w:rsidR="003E0567" w:rsidRPr="00EB4889">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">résidence </w:t>
       </w:r>
       <w:r w:rsidRPr="00790FC9">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>détenue à Québec</w:t>
       </w:r>
       <w:r w:rsidRPr="00790FC9">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B810B7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Évaluation municipale de 360 000 $, prix payé de 300 000 $ en 200</w:t>
       </w:r>
-      <w:r w:rsidR="008C6CCA">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00004A2A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B810B7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D385E93" w14:textId="6B7799FF" w:rsidR="00B810B7" w:rsidRPr="008B5C78" w:rsidRDefault="00B810B7" w:rsidP="00B810B7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B5C78">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Les maisons du quartier se transigent </w:t>
       </w:r>
       <w:r w:rsidR="00596265">
         <w:rPr>
           <w:i/>
@@ -1994,51 +1994,51 @@
       <w:pPr>
         <w:pStyle w:val="Puce3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B2D77B5" w14:textId="77777777" w:rsidR="00CD0194" w:rsidRDefault="00CD0194" w:rsidP="00A22389">
       <w:pPr>
         <w:pStyle w:val="Puce3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47B9D32E" w14:textId="2323B204" w:rsidR="00E83280" w:rsidRDefault="00E83280" w:rsidP="0025497E">
+    <w:p w14:paraId="47B9D32E" w14:textId="3B514A84" w:rsidR="00E83280" w:rsidRDefault="00E83280" w:rsidP="0025497E">
       <w:pPr>
         <w:pStyle w:val="Puce3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83280">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vente de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mes </w:t>
       </w:r>
@@ -2193,51 +2193,65 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0066220D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0066220D" w:rsidRPr="0066220D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Je vais </w:t>
       </w:r>
       <w:r w:rsidR="0066220D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>cependant conserver un montant de 50 000 $ que je vais remettre à un</w:t>
+        <w:t xml:space="preserve">cependant conserver un montant de 50 000 $ que je vais </w:t>
+      </w:r>
+      <w:r w:rsidR="00365D5B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">éventuellement </w:t>
+      </w:r>
+      <w:r w:rsidR="0066220D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>remettre à un</w:t>
       </w:r>
       <w:r w:rsidR="0005486C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0066220D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fondation</w:t>
       </w:r>
       <w:r w:rsidR="0005486C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de bienfaisance</w:t>
       </w:r>
       <w:r w:rsidR="0066220D" w:rsidRPr="0066220D">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2623,70 +2637,70 @@
       <w:r w:rsidR="00596265">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">plus cher </w:t>
       </w:r>
       <w:r w:rsidR="00596265" w:rsidRPr="008B5C78">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>que cette évaluation.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EC5B4F" w:rsidRPr="00CD0194" w:rsidSect="00D052BB">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="52CCA9AA" w14:textId="77777777" w:rsidR="00156246" w:rsidRDefault="00156246">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5A283F24" w14:textId="77777777" w:rsidR="00156246" w:rsidRDefault="00156246">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2696,133 +2710,147 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="70110421" w14:textId="4F496502" w:rsidR="00871B77" w:rsidRPr="000963D2" w:rsidRDefault="00B60C1A" w:rsidP="00F53E41">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70110421" w14:textId="2B75E15C" w:rsidR="00871B77" w:rsidRPr="000963D2" w:rsidRDefault="00B60C1A" w:rsidP="00F53E41">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000963D2">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Semaine </w:t>
     </w:r>
     <w:r w:rsidR="006F7699">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="000963D2">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000963D2">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="007E2037">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>19</w:t>
+    </w:r>
     <w:r w:rsidR="00A67004">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>6-6</w:t>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="007E2037">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00871B77" w:rsidRPr="000963D2">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>-202</w:t>
     </w:r>
-    <w:r w:rsidR="00A67004">
+    <w:r w:rsidR="00986C2E">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="53F55DF0" w14:textId="77777777" w:rsidR="00156246" w:rsidRDefault="00156246">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="32E1C4E4" w14:textId="77777777" w:rsidR="00156246" w:rsidRDefault="00156246">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54D4A1E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3070,140 +3098,143 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1564486380">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="890381531">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C288F"/>
+    <w:rsid w:val="00004A2A"/>
     <w:rsid w:val="00014948"/>
     <w:rsid w:val="0002031C"/>
     <w:rsid w:val="0002681E"/>
     <w:rsid w:val="00037990"/>
     <w:rsid w:val="0004314D"/>
     <w:rsid w:val="00044BA8"/>
     <w:rsid w:val="000452C7"/>
     <w:rsid w:val="0005486C"/>
     <w:rsid w:val="00054F51"/>
     <w:rsid w:val="00057111"/>
+    <w:rsid w:val="00090EAC"/>
     <w:rsid w:val="00094D9C"/>
     <w:rsid w:val="000963D2"/>
     <w:rsid w:val="000C32A2"/>
     <w:rsid w:val="000E1978"/>
     <w:rsid w:val="000E5D48"/>
     <w:rsid w:val="00124A38"/>
     <w:rsid w:val="00150EE2"/>
     <w:rsid w:val="00156246"/>
     <w:rsid w:val="00160D23"/>
     <w:rsid w:val="001933AB"/>
     <w:rsid w:val="001A2DCF"/>
     <w:rsid w:val="001F186C"/>
     <w:rsid w:val="001F2977"/>
     <w:rsid w:val="001F6D99"/>
     <w:rsid w:val="0020437B"/>
     <w:rsid w:val="002162EE"/>
     <w:rsid w:val="002270D4"/>
     <w:rsid w:val="00232A88"/>
     <w:rsid w:val="0025497E"/>
     <w:rsid w:val="002558B2"/>
     <w:rsid w:val="00262218"/>
     <w:rsid w:val="0027504A"/>
     <w:rsid w:val="00285BB4"/>
     <w:rsid w:val="00292548"/>
     <w:rsid w:val="002B168C"/>
     <w:rsid w:val="002C095E"/>
     <w:rsid w:val="002C4737"/>
     <w:rsid w:val="002E2554"/>
     <w:rsid w:val="002F63AC"/>
     <w:rsid w:val="002F7C6F"/>
     <w:rsid w:val="003037FE"/>
     <w:rsid w:val="003126D8"/>
     <w:rsid w:val="00317500"/>
     <w:rsid w:val="00322E5C"/>
     <w:rsid w:val="00323B81"/>
     <w:rsid w:val="003374E2"/>
     <w:rsid w:val="00337B4E"/>
     <w:rsid w:val="00344D32"/>
     <w:rsid w:val="0035712A"/>
+    <w:rsid w:val="00365D5B"/>
     <w:rsid w:val="003750CC"/>
     <w:rsid w:val="0037772B"/>
     <w:rsid w:val="00383787"/>
     <w:rsid w:val="00390319"/>
     <w:rsid w:val="00397DAC"/>
     <w:rsid w:val="003A738F"/>
     <w:rsid w:val="003D3AC3"/>
     <w:rsid w:val="003E0567"/>
     <w:rsid w:val="003E2D7C"/>
     <w:rsid w:val="003E4D48"/>
     <w:rsid w:val="003E58DC"/>
     <w:rsid w:val="003F1B32"/>
     <w:rsid w:val="003F7A7D"/>
     <w:rsid w:val="0042272A"/>
     <w:rsid w:val="00451CFF"/>
     <w:rsid w:val="00480FEE"/>
     <w:rsid w:val="0048549D"/>
     <w:rsid w:val="004A36D1"/>
     <w:rsid w:val="004B2023"/>
     <w:rsid w:val="004B205D"/>
     <w:rsid w:val="004B7891"/>
     <w:rsid w:val="004C288F"/>
     <w:rsid w:val="004D6245"/>
     <w:rsid w:val="004D7BEF"/>
     <w:rsid w:val="004E3796"/>
@@ -3232,102 +3263,106 @@
     <w:rsid w:val="00626997"/>
     <w:rsid w:val="00633711"/>
     <w:rsid w:val="00650B17"/>
     <w:rsid w:val="0066220D"/>
     <w:rsid w:val="00671E40"/>
     <w:rsid w:val="00672F35"/>
     <w:rsid w:val="00673C37"/>
     <w:rsid w:val="00675C05"/>
     <w:rsid w:val="00694339"/>
     <w:rsid w:val="006A2C32"/>
     <w:rsid w:val="006A5E16"/>
     <w:rsid w:val="006D75F7"/>
     <w:rsid w:val="006F7699"/>
     <w:rsid w:val="00702E42"/>
     <w:rsid w:val="00704F6A"/>
     <w:rsid w:val="007059F8"/>
     <w:rsid w:val="0070640F"/>
     <w:rsid w:val="00714956"/>
     <w:rsid w:val="00727061"/>
     <w:rsid w:val="00757EA9"/>
     <w:rsid w:val="0077699E"/>
     <w:rsid w:val="00790FC9"/>
     <w:rsid w:val="007969F1"/>
     <w:rsid w:val="007C2990"/>
     <w:rsid w:val="007D6DB8"/>
+    <w:rsid w:val="007E2037"/>
     <w:rsid w:val="007E49AB"/>
     <w:rsid w:val="00814ACF"/>
     <w:rsid w:val="008269BB"/>
     <w:rsid w:val="00833487"/>
     <w:rsid w:val="00857407"/>
     <w:rsid w:val="008711B7"/>
     <w:rsid w:val="00871B77"/>
     <w:rsid w:val="00872C72"/>
     <w:rsid w:val="00883ACA"/>
     <w:rsid w:val="00897553"/>
     <w:rsid w:val="008B52CE"/>
     <w:rsid w:val="008B5C78"/>
     <w:rsid w:val="008C6CCA"/>
     <w:rsid w:val="008D2074"/>
     <w:rsid w:val="008D44D8"/>
     <w:rsid w:val="008E0745"/>
     <w:rsid w:val="009049E0"/>
     <w:rsid w:val="00917C00"/>
     <w:rsid w:val="00917C51"/>
     <w:rsid w:val="00923AE3"/>
     <w:rsid w:val="009245AF"/>
     <w:rsid w:val="00936276"/>
     <w:rsid w:val="009566EF"/>
     <w:rsid w:val="00966354"/>
     <w:rsid w:val="009771AC"/>
     <w:rsid w:val="00984A5F"/>
+    <w:rsid w:val="00986C2E"/>
     <w:rsid w:val="00986F59"/>
     <w:rsid w:val="0099026B"/>
     <w:rsid w:val="009C5E87"/>
     <w:rsid w:val="009E0EB4"/>
     <w:rsid w:val="009F4BB5"/>
     <w:rsid w:val="00A02E42"/>
     <w:rsid w:val="00A1380F"/>
     <w:rsid w:val="00A147C8"/>
     <w:rsid w:val="00A17AB6"/>
     <w:rsid w:val="00A22389"/>
     <w:rsid w:val="00A22613"/>
     <w:rsid w:val="00A228C4"/>
     <w:rsid w:val="00A30971"/>
     <w:rsid w:val="00A440B5"/>
     <w:rsid w:val="00A52C48"/>
     <w:rsid w:val="00A56145"/>
     <w:rsid w:val="00A67004"/>
     <w:rsid w:val="00A77F4E"/>
+    <w:rsid w:val="00A850E1"/>
     <w:rsid w:val="00A90F5F"/>
     <w:rsid w:val="00AA3BEF"/>
     <w:rsid w:val="00AB519E"/>
     <w:rsid w:val="00B06B54"/>
     <w:rsid w:val="00B11328"/>
     <w:rsid w:val="00B23650"/>
     <w:rsid w:val="00B35586"/>
     <w:rsid w:val="00B4381F"/>
+    <w:rsid w:val="00B54131"/>
     <w:rsid w:val="00B60C1A"/>
     <w:rsid w:val="00B724C0"/>
     <w:rsid w:val="00B75069"/>
     <w:rsid w:val="00B75568"/>
     <w:rsid w:val="00B810B7"/>
     <w:rsid w:val="00B87533"/>
     <w:rsid w:val="00BD096A"/>
     <w:rsid w:val="00BD1881"/>
     <w:rsid w:val="00BD5E52"/>
     <w:rsid w:val="00BD6377"/>
     <w:rsid w:val="00BE25F4"/>
     <w:rsid w:val="00BF2254"/>
     <w:rsid w:val="00C04095"/>
     <w:rsid w:val="00C325F3"/>
     <w:rsid w:val="00C35B14"/>
     <w:rsid w:val="00C4298B"/>
     <w:rsid w:val="00C435BD"/>
     <w:rsid w:val="00C441DA"/>
     <w:rsid w:val="00C61557"/>
     <w:rsid w:val="00C764A1"/>
     <w:rsid w:val="00C84C25"/>
     <w:rsid w:val="00C934B9"/>
     <w:rsid w:val="00C9547E"/>
     <w:rsid w:val="00CA5467"/>
     <w:rsid w:val="00CB0C5E"/>
@@ -3392,51 +3427,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4090E38C"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5650D371-A5F0-4183-821E-BA63D63123E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3905,51 +3940,51 @@
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003037FE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Puce3">
     <w:name w:val="Puce 3"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A22389"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="123625101">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="254288138">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4343,65 +4378,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F1E135901A0B594AA1B1CD7CD0BBC823" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="6ebb50cb9208cbe8a7850f36b952d5ae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="fb6b5eda-5c64-413a-b0f8-523ccac12f5c" xmlns:ns4="a741cbf7-6fd3-431e-a913-08346dcfe6cb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="34654ff2e2e90009dc918346c88ec5ff" ns3:_="" ns4:_="">
     <xsd:import namespace="fb6b5eda-5c64-413a-b0f8-523ccac12f5c"/>
     <xsd:import namespace="a741cbf7-6fd3-431e-a913-08346dcfe6cb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
@@ -4586,123 +4606,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A849C65B-0DD7-474B-9D12-B08A009DCFD5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fb6b5eda-5c64-413a-b0f8-523ccac12f5c"/>
     <ds:schemaRef ds:uri="a741cbf7-6fd3-431e-a913-08346dcfe6cb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{446E16EB-6712-404E-B45F-9725CCDC261C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09C03C59-8ABC-4EFC-8D49-DCB8A01F1BE1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>649</Words>
-  <Characters>3572</Characters>
+  <Words>651</Words>
+  <Characters>3585</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Semaine 2</vt:lpstr>
       <vt:lpstr>« 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UQTR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4213</CharactersWithSpaces>
+  <CharactersWithSpaces>4228</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Semaine 2</dc:title>
   <dc:subject/>
   <dc:creator>nicolas.boivin@uqtr.ca</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F1E135901A0B594AA1B1CD7CD0BBC823</vt:lpwstr>
   </property>