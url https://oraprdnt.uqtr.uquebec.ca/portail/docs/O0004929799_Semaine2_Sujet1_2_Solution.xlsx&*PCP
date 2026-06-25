--- v0 (2025-12-14)
+++ v1 (2026-06-25)
@@ -6,92 +6,92 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uqtrsspt-my.sharepoint.com/personal/nicolas_boivin_uqtr_ca/Documents/Portail des fiscalistes/Le pédagogique/CTB1020/ProblemesEnClasse/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="145" documentId="8_{6E4CFEA1-BE27-41B5-B3CF-37BAFAB895A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C335B59B-F191-4EC6-9A57-BFA2109234A4}"/>
+  <xr:revisionPtr revIDLastSave="147" documentId="8_{6E4CFEA1-BE27-41B5-B3CF-37BAFAB895A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6E91053D-9951-4D5E-8513-CD2305B2E1D1}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Solution complète" sheetId="3" r:id="rId1"/>
     <sheet name="Solution partielle" sheetId="4" r:id="rId2"/>
     <sheet name="Solution-H2019" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">#N/A</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">#N/A</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F51" i="3" l="1"/>
-  <c r="E52" i="3"/>
+  <c r="E52" i="3" l="1"/>
+  <c r="F51" i="3"/>
   <c r="F51" i="4"/>
   <c r="E52" i="4"/>
   <c r="E53" i="4"/>
   <c r="E40" i="4"/>
   <c r="F34" i="4"/>
   <c r="D34" i="4"/>
   <c r="F29" i="4"/>
   <c r="E7" i="4"/>
   <c r="E14" i="4"/>
   <c r="E15" i="4"/>
   <c r="F19" i="4"/>
   <c r="F23" i="4"/>
   <c r="E7" i="3"/>
   <c r="E40" i="3"/>
   <c r="E14" i="3"/>
   <c r="F29" i="3"/>
   <c r="D34" i="3"/>
   <c r="F34" i="3"/>
   <c r="E53" i="3"/>
   <c r="E15" i="3"/>
   <c r="F19" i="3"/>
   <c r="F23" i="3"/>
   <c r="F44" i="2"/>
   <c r="E45" i="2"/>
   <c r="E46" i="2"/>
@@ -295,54 +295,54 @@
   <si>
     <t>Frais personnel - voiture perso. de l'actionnaire (note 4)</t>
   </si>
   <si>
     <t xml:space="preserve">l'actionnaire doit inclure ce montant à son revenu à titre </t>
   </si>
   <si>
     <t>????</t>
   </si>
   <si>
     <t>déductible prescrit par la Loi.  La portion excédentaire devient donc non déductible:</t>
   </si>
   <si>
     <t>Provision pour impôts (non déductible)</t>
   </si>
   <si>
     <t>Frais de repas (50 % non déductible)</t>
   </si>
   <si>
     <t>La provision est déductible uniquement si elle est déterminée par une analyse compte par compte.</t>
   </si>
   <si>
     <t>Revenu d'intérêt</t>
   </si>
   <si>
-    <t>0,70 $ / KM (max. déductible) x 3 000 KM parcourus =</t>
-[...1 lines deleted...]
-  <si>
     <t>2 400 $ / 0,80 $ payé par KM = 3 000 KM parcourus</t>
+  </si>
+  <si>
+    <t>0,72 $ / KM (max. déductible) x 3 000 KM parcourus =</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="5" formatCode="#,##0\ &quot;$&quot;_);\(#,##0\ &quot;$&quot;\)"/>
     <numFmt numFmtId="44" formatCode="_ * #,##0.00_)\ &quot;$&quot;_ ;_ * \(#,##0.00\)\ &quot;$&quot;_ ;_ * &quot;-&quot;??_)\ &quot;$&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Bookman Old Style"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Bookman Old Style"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -4361,1815 +4361,1815 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F58"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.54296875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.21875" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="11.5546875" style="1"/>
+    <col min="1" max="1" width="6.1796875" style="1" customWidth="1"/>
+    <col min="2" max="3" width="11.54296875" style="1"/>
+    <col min="4" max="4" width="19.54296875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.6328125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.6328125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="2.36328125" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="11.54296875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="45" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
     </row>
-    <row r="2" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
     </row>
-    <row r="3" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
     </row>
-    <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="43"/>
       <c r="B5" s="37" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37">
         <v>51291</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
-    <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>66</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4">
         <f>+F5/0.88*0.12</f>
         <v>6994.2272727272721</v>
       </c>
       <c r="F7" s="44"/>
     </row>
-    <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="27">
         <v>24500</v>
       </c>
       <c r="F8" s="4"/>
     </row>
-    <row r="9" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4">
         <v>2000</v>
       </c>
       <c r="F9" s="4"/>
     </row>
-    <row r="10" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4">
         <v>6190</v>
       </c>
       <c r="F10" s="4"/>
     </row>
-    <row r="11" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4">
         <v>500</v>
       </c>
       <c r="F11" s="4"/>
     </row>
-    <row r="12" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4">
         <v>300</v>
       </c>
       <c r="F12" s="4"/>
     </row>
-    <row r="13" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="4" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4">
         <v>1250</v>
       </c>
       <c r="F13" s="4"/>
     </row>
-    <row r="14" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="40">
         <f>+E40</f>
         <v>3266.6666666666665</v>
       </c>
       <c r="F14" s="29"/>
     </row>
-    <row r="15" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="48">
         <f>+E53</f>
-        <v>300</v>
+        <v>240</v>
       </c>
       <c r="F15" s="29" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4">
         <v>5400</v>
       </c>
       <c r="F16" s="4"/>
     </row>
-    <row r="17" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="4" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4">
         <v>1100</v>
       </c>
       <c r="F17" s="29" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="4" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4">
         <v>330</v>
       </c>
       <c r="F18" s="4"/>
     </row>
-    <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="11">
         <v>3800</v>
       </c>
       <c r="F19" s="4">
         <f>SUM(E7:E19)</f>
-        <v>55930.893939393936</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>55870.893939393936</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
     </row>
-    <row r="21" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4">
         <v>-4000</v>
       </c>
       <c r="F21" s="29" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="27">
         <v>-21000</v>
       </c>
       <c r="F22" s="4"/>
     </row>
-    <row r="23" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="11">
         <v>-5000</v>
       </c>
       <c r="F23" s="4">
         <f>SUM(E21:E23)</f>
         <v>-30000</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="38"/>
       <c r="B25" s="38" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="39">
         <f>SUM(F5:F23)</f>
-        <v>77221.893939393936</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+        <v>77161.893939393936</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="F26" s="14"/>
     </row>
-    <row r="27" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F27" s="14"/>
     </row>
-    <row r="28" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="5" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B29" s="1" t="s">
         <v>69</v>
       </c>
       <c r="F29" s="12">
         <f>-E21</f>
         <v>4000</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
-    <row r="32" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="5" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="5"/>
       <c r="B33" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F33" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="5"/>
       <c r="B34" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D34" s="4">
         <f>-E19</f>
         <v>-3800</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F34" s="2">
         <f>-E19/2</f>
         <v>-1900</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B35" s="1" t="s">
         <v>47</v>
       </c>
       <c r="F35" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
-    <row r="38" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="38" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="15" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="40" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E40" s="40">
         <f>4900*8/12</f>
         <v>3266.6666666666665</v>
       </c>
     </row>
-    <row r="41" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E41" s="4"/>
     </row>
-    <row r="42" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E42" s="4"/>
     </row>
-    <row r="43" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="52" t="s">
         <v>68</v>
       </c>
       <c r="B43" s="52"/>
       <c r="C43" s="52"/>
       <c r="D43" s="52"/>
       <c r="E43" s="52"/>
     </row>
-    <row r="44" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="52"/>
       <c r="B44" s="52"/>
       <c r="C44" s="52"/>
       <c r="D44" s="52"/>
       <c r="E44" s="52"/>
     </row>
-    <row r="45" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="41"/>
       <c r="B45" s="41"/>
       <c r="C45" s="41"/>
       <c r="D45" s="41"/>
       <c r="E45" s="41"/>
     </row>
-    <row r="46" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="15" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="1" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="48" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="1" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="49" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B49" s="18"/>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="49">
         <v>2400</v>
       </c>
       <c r="F49" s="26" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="50" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="21"/>
       <c r="C50" s="21"/>
       <c r="D50" s="21"/>
       <c r="E50" s="22"/>
     </row>
-    <row r="51" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="20"/>
       <c r="B51" s="21" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C51" s="21"/>
       <c r="D51" s="21"/>
       <c r="E51" s="22"/>
       <c r="F51" s="32">
         <f>E49/0.8</f>
         <v>3000</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="20"/>
       <c r="B52" s="21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C52" s="21"/>
       <c r="D52" s="21"/>
       <c r="E52" s="51">
-        <f>-F51*0.7</f>
-        <v>-2100</v>
+        <f>-F51*0.72</f>
+        <v>-2160</v>
       </c>
       <c r="F52" s="26" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B53" s="24"/>
       <c r="C53" s="24"/>
       <c r="D53" s="24"/>
       <c r="E53" s="50">
         <f>SUM(E49:E52)</f>
-        <v>300</v>
+        <v>240</v>
       </c>
       <c r="F53" s="26" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="55" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="15" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="56" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="57" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="58" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="1" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A43:E44"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="93" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="37" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C714D9BF-C353-4D2C-B513-35CB22AAF133}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F60"/>
   <sheetViews>
-    <sheetView zoomScale="160" zoomScaleNormal="160" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.54296875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.21875" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="11.5546875" style="1"/>
+    <col min="1" max="1" width="6.1796875" style="1" customWidth="1"/>
+    <col min="2" max="3" width="11.54296875" style="1"/>
+    <col min="4" max="4" width="19.54296875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.6328125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.6328125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="2.36328125" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="11.54296875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="45" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
     </row>
-    <row r="2" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
     </row>
-    <row r="3" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
     </row>
-    <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="43"/>
       <c r="B5" s="37" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37">
         <v>51291</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
-    <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="28"/>
       <c r="B7" s="4" t="s">
         <v>66</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4">
         <f>+F5/0.88*0.12</f>
         <v>6994.2272727272721</v>
       </c>
       <c r="F7" s="44"/>
     </row>
-    <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="27">
         <v>24500</v>
       </c>
       <c r="F8" s="4"/>
     </row>
-    <row r="9" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4">
         <v>2000</v>
       </c>
       <c r="F9" s="4"/>
     </row>
-    <row r="10" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4">
         <v>500</v>
       </c>
       <c r="F10" s="4"/>
     </row>
-    <row r="11" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4">
         <v>6190</v>
       </c>
       <c r="F11" s="4"/>
     </row>
-    <row r="12" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4">
         <v>300</v>
       </c>
       <c r="F12" s="4"/>
     </row>
-    <row r="13" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="4" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4">
         <v>1250</v>
       </c>
       <c r="F13" s="4"/>
     </row>
-    <row r="14" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="40">
         <f>+E40</f>
         <v>3266.6666666666665</v>
       </c>
       <c r="F14" s="29"/>
     </row>
-    <row r="15" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="33">
         <f>+E53</f>
         <v>270</v>
       </c>
       <c r="F15" s="29" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4">
         <v>5400</v>
       </c>
       <c r="F16" s="4"/>
     </row>
-    <row r="17" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="4" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4">
         <v>1100</v>
       </c>
       <c r="F17" s="29" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="4" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4">
         <v>330</v>
       </c>
       <c r="F18" s="4"/>
     </row>
-    <row r="19" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="11">
         <v>3800</v>
       </c>
       <c r="F19" s="4">
         <f>SUM(E7:E19)</f>
         <v>55900.893939393936</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
     </row>
-    <row r="21" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4">
         <v>-4000</v>
       </c>
       <c r="F21" s="29" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="27">
         <v>-21000</v>
       </c>
       <c r="F22" s="4"/>
     </row>
-    <row r="23" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="11">
         <v>-5000</v>
       </c>
       <c r="F23" s="4">
         <f>SUM(E21:E23)</f>
         <v>-30000</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="38"/>
       <c r="B25" s="38" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="47" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="15" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6" ht="15" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="F26" s="14"/>
     </row>
-    <row r="27" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F27" s="14"/>
     </row>
-    <row r="28" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="5" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:6" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B29" s="1" t="s">
         <v>33</v>
       </c>
       <c r="F29" s="12">
         <f>-E21</f>
         <v>4000</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="15" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6" ht="15" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="5" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="5"/>
       <c r="B33" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F33" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="5"/>
       <c r="B34" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D34" s="4">
         <f>-E19</f>
         <v>-3800</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F34" s="2">
         <f>-E19/2</f>
         <v>-1900</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:6" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B35" s="1" t="s">
         <v>47</v>
       </c>
       <c r="F35" s="12">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="15" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6" ht="15" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="37" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="38" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="15" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="40" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E40" s="40">
         <f>4900*8/12</f>
         <v>3266.6666666666665</v>
       </c>
     </row>
-    <row r="41" spans="1:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="E41" s="4"/>
     </row>
-    <row r="42" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E42" s="4"/>
     </row>
-    <row r="43" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="52" t="s">
         <v>68</v>
       </c>
       <c r="B43" s="52"/>
       <c r="C43" s="52"/>
       <c r="D43" s="52"/>
       <c r="E43" s="52"/>
     </row>
-    <row r="44" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="52"/>
       <c r="B44" s="52"/>
       <c r="C44" s="52"/>
       <c r="D44" s="52"/>
       <c r="E44" s="52"/>
     </row>
-    <row r="45" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="46"/>
       <c r="B45" s="46"/>
       <c r="C45" s="46"/>
       <c r="D45" s="46"/>
       <c r="E45" s="46"/>
     </row>
-    <row r="46" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="15" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="1" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="48" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="49" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E49" s="4">
         <v>2100</v>
       </c>
       <c r="F49" s="26" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="50" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="18"/>
       <c r="C50" s="18"/>
       <c r="D50" s="18"/>
       <c r="E50" s="19"/>
     </row>
-    <row r="51" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="20"/>
       <c r="B51" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="21"/>
       <c r="D51" s="21"/>
       <c r="E51" s="22"/>
       <c r="F51" s="32">
         <f>E49/0.7</f>
         <v>3000</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="23"/>
       <c r="B52" s="24" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="24"/>
       <c r="D52" s="24"/>
       <c r="E52" s="25">
         <f>-F51*0.61</f>
         <v>-1830</v>
       </c>
       <c r="F52" s="26" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:6" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A53" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E53" s="31">
         <f>SUM(E49:E52)</f>
         <v>270</v>
       </c>
       <c r="F53" s="26" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="15" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
-    <row r="55" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6" ht="15" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="55" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="15" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="56" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="57" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="58" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="1" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="59" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="60" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="60" spans="1:6" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A43:E44"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="93" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="37" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F81"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="E45" sqref="E45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.54296875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.21875" style="7" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="11.5546875" style="8"/>
+    <col min="1" max="1" width="6.1796875" style="7" customWidth="1"/>
+    <col min="2" max="3" width="11.54296875" style="8"/>
+    <col min="4" max="4" width="19.54296875" style="8" customWidth="1"/>
+    <col min="5" max="5" width="10.6328125" style="8" customWidth="1"/>
+    <col min="6" max="6" width="13.36328125" style="9" customWidth="1"/>
+    <col min="7" max="7" width="2.36328125" style="8" customWidth="1"/>
+    <col min="8" max="16384" width="11.54296875" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
-    <row r="2" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:6" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
     </row>
-    <row r="3" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="2"/>
     </row>
-    <row r="4" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4">
         <v>42961</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A6" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4">
         <v>12131</v>
       </c>
       <c r="F6" s="36"/>
     </row>
-    <row r="7" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="27">
         <v>24588</v>
       </c>
       <c r="F7" s="4"/>
     </row>
-    <row r="8" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4">
         <v>1000</v>
       </c>
       <c r="F8" s="4"/>
     </row>
-    <row r="9" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4">
         <v>537</v>
       </c>
       <c r="F9" s="4"/>
     </row>
-    <row r="10" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B10" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="34">
         <v>470</v>
       </c>
       <c r="F10" s="4"/>
     </row>
-    <row r="11" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4">
         <v>5845</v>
       </c>
       <c r="F11" s="4"/>
     </row>
-    <row r="12" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B12" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="30">
         <v>3772</v>
       </c>
       <c r="F12" s="4"/>
     </row>
-    <row r="13" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B13" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4">
         <v>620</v>
       </c>
       <c r="F13" s="4"/>
     </row>
-    <row r="14" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B14" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="33">
         <f>+E46</f>
         <v>422.2800000000002</v>
       </c>
       <c r="F14" s="29" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B15" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4">
         <v>8856</v>
       </c>
       <c r="F15" s="4"/>
     </row>
-    <row r="16" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B16" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4">
         <v>350</v>
       </c>
       <c r="F16" s="4"/>
     </row>
-    <row r="17" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B17" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="11">
         <v>3920</v>
       </c>
       <c r="F17" s="4">
         <f>SUM(E6:E17)</f>
         <v>62511.28</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
     </row>
-    <row r="19" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A19" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4">
         <v>-3658</v>
       </c>
       <c r="F19" s="4"/>
     </row>
-    <row r="20" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B20" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="27">
         <v>-12650</v>
       </c>
       <c r="F20" s="4"/>
     </row>
-    <row r="21" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="34">
         <v>-5400</v>
       </c>
       <c r="F21" s="4">
         <f>SUM(E19:E21)</f>
         <v>-21708</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="12">
         <f>SUM(F4:F21)</f>
         <v>83764.28</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
       <c r="B24" s="1"/>
       <c r="F24" s="14"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F25" s="10"/>
     </row>
-    <row r="26" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A26" s="5" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="12">
         <v>3658</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
       <c r="B28" s="28" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="31" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="2"/>
     </row>
-    <row r="32" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A32" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="2"/>
     </row>
-    <row r="33" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A33" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="30">
         <f>5029*9/12</f>
         <v>3771.75</v>
       </c>
       <c r="F33" s="2"/>
     </row>
-    <row r="34" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="4"/>
       <c r="F34" s="2"/>
     </row>
-    <row r="35" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="4"/>
       <c r="F35" s="2"/>
     </row>
-    <row r="36" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A36" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="52"/>
       <c r="C36" s="52"/>
       <c r="D36" s="52"/>
       <c r="E36" s="52"/>
       <c r="F36" s="2"/>
     </row>
-    <row r="37" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A37" s="52"/>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="2"/>
     </row>
-    <row r="38" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A38" s="16"/>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="2"/>
     </row>
-    <row r="39" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A39" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="2"/>
     </row>
-    <row r="40" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="2"/>
     </row>
-    <row r="41" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="2"/>
     </row>
-    <row r="42" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A42" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="4">
         <v>1863</v>
       </c>
       <c r="F42" s="26" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="43" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A43" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="18"/>
       <c r="E43" s="19"/>
       <c r="F43" s="2"/>
     </row>
-    <row r="44" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A44" s="20"/>
       <c r="B44" s="21" t="s">
         <v>41</v>
       </c>
       <c r="C44" s="21"/>
       <c r="D44" s="21"/>
       <c r="E44" s="22"/>
       <c r="F44" s="32">
         <f>1863/0.75</f>
         <v>2484</v>
       </c>
     </row>
-    <row r="45" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A45" s="23"/>
       <c r="B45" s="24" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="25">
         <f>-F44*0.58</f>
         <v>-1440.7199999999998</v>
       </c>
       <c r="F45" s="26" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="46" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A46" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="31">
         <f>SUM(E42:E45)</f>
         <v>422.2800000000002</v>
       </c>
       <c r="F46" s="26" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="2"/>
     </row>
-    <row r="48" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A48" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="2"/>
     </row>
-    <row r="49" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A49" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="2"/>
     </row>
-    <row r="50" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="2"/>
     </row>
-    <row r="51" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A51" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="1"/>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="2"/>
     </row>
-    <row r="52" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A52" s="1"/>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="2"/>
     </row>
-    <row r="53" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A53" s="1"/>
       <c r="B53" s="1"/>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="2"/>
     </row>
-    <row r="54" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A54" s="1"/>
       <c r="B54" s="1"/>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="2"/>
     </row>
-    <row r="55" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A55" s="1"/>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="2"/>
     </row>
-    <row r="56" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A56" s="1"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="2"/>
     </row>
-    <row r="57" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="2"/>
     </row>
-    <row r="58" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A58" s="1"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="2"/>
     </row>
-    <row r="59" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A59" s="1"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="2"/>
     </row>
-    <row r="60" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A60" s="1"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="2"/>
     </row>
-    <row r="61" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A61" s="1"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="2"/>
     </row>
-    <row r="62" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="2"/>
     </row>
-    <row r="63" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A63" s="1"/>
       <c r="B63" s="1"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="2"/>
     </row>
-    <row r="64" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A64" s="1"/>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="2"/>
     </row>
-    <row r="65" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A65" s="1"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="F65" s="2"/>
     </row>
-    <row r="66" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A66" s="1"/>
       <c r="B66" s="1"/>
       <c r="C66" s="1"/>
       <c r="D66" s="1"/>
       <c r="E66" s="1"/>
       <c r="F66" s="2"/>
     </row>
-    <row r="67" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A67" s="1"/>
       <c r="B67" s="1"/>
       <c r="C67" s="1"/>
       <c r="D67" s="1"/>
       <c r="E67" s="1"/>
       <c r="F67" s="2"/>
     </row>
-    <row r="68" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A68" s="1"/>
       <c r="B68" s="1"/>
       <c r="C68" s="1"/>
       <c r="D68" s="1"/>
       <c r="E68" s="1"/>
       <c r="F68" s="2"/>
     </row>
-    <row r="69" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="2"/>
     </row>
-    <row r="70" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A70" s="1"/>
       <c r="B70" s="1"/>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="2"/>
     </row>
-    <row r="71" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A71" s="1"/>
       <c r="B71" s="1"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
     </row>
-    <row r="72" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A72" s="1"/>
       <c r="B72" s="1"/>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="2"/>
     </row>
-    <row r="73" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A73" s="1"/>
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
       <c r="F73" s="2"/>
     </row>
-    <row r="74" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A74" s="1"/>
       <c r="B74" s="1"/>
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="2"/>
     </row>
-    <row r="75" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A75" s="1"/>
       <c r="B75" s="1"/>
       <c r="C75" s="1"/>
       <c r="D75" s="1"/>
       <c r="E75" s="1"/>
       <c r="F75" s="2"/>
     </row>
-    <row r="76" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A76" s="1"/>
       <c r="B76" s="1"/>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="2"/>
     </row>
-    <row r="77" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A77" s="1"/>
       <c r="B77" s="1"/>
       <c r="C77" s="1"/>
       <c r="D77" s="1"/>
       <c r="E77" s="1"/>
       <c r="F77" s="2"/>
     </row>
-    <row r="78" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A78" s="1"/>
       <c r="B78" s="1"/>
       <c r="C78" s="1"/>
       <c r="D78" s="1"/>
       <c r="E78" s="1"/>
       <c r="F78" s="2"/>
     </row>
-    <row r="79" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A79" s="1"/>
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="2"/>
     </row>
-    <row r="80" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A80" s="1"/>
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="2"/>
     </row>
-    <row r="81" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A81" s="1"/>
       <c r="B81" s="1"/>
       <c r="C81" s="1"/>
       <c r="D81" s="1"/>
       <c r="E81" s="1"/>
       <c r="F81" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A36:E37"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="30" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>